--- v0 (2026-08-09)
+++ v1 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ec3c0af4534503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8b6e057bba148418a82aa20c78a45fa.psmdcp" Id="Rbdb753467ab34f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90470620fd04150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d50c41d4966454faa3a300984da4cfb.psmdcp" Id="R67bc483f67924b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="G703" sheetId="1" r:id="rId2"/>
     <x:sheet name="G702" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="G4" i="1"/>
   <x:c r="H4" i="1"/>
   <x:c r="I4" i="1"/>
   <x:c r="G5" i="1"/>
   <x:c r="H5" i="1"/>
   <x:c r="I5" i="1"/>