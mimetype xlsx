--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -1,232 +1,318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90470620fd04150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d50c41d4966454faa3a300984da4cfb.psmdcp" Id="R67bc483f67924b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111352b2965243e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82c860e480fb4f7da15bd2e58cef2164.psmdcp" Id="R6ade4285b84e4a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="G703" sheetId="1" r:id="rId2"/>
-    <x:sheet name="G702" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Read me" sheetId="1" r:id="rId2"/>
+    <x:sheet name="G702 Summary" sheetId="2" r:id="rId3"/>
+    <x:sheet name="G703 Schedule" sheetId="3" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:c r="G4" i="1"/>
-[...52 lines deleted...]
-  <x:c r="B8" i="2"/>
+  <x:c r="B9" i="2"/>
   <x:c r="B10" i="2"/>
-  <x:c r="B11" i="2"/>
+  <x:c r="B12" i="2"/>
   <x:c r="B13" i="2"/>
+  <x:c r="B14" i="2"/>
+  <x:c r="B15" i="2"/>
+  <x:c r="B17" i="2"/>
+  <x:c r="B18" i="2"/>
+  <x:c r="B19" i="2"/>
+  <x:c r="G2" i="3"/>
+  <x:c r="H2" i="3"/>
+  <x:c r="I2" i="3"/>
+  <x:c r="J2" i="3"/>
+  <x:c r="G3" i="3"/>
+  <x:c r="H3" i="3"/>
+  <x:c r="I3" i="3"/>
+  <x:c r="J3" i="3"/>
+  <x:c r="G4" i="3"/>
+  <x:c r="H4" i="3"/>
+  <x:c r="I4" i="3"/>
+  <x:c r="J4" i="3"/>
+  <x:c r="G5" i="3"/>
+  <x:c r="H5" i="3"/>
+  <x:c r="I5" i="3"/>
+  <x:c r="J5" i="3"/>
+  <x:c r="G6" i="3"/>
+  <x:c r="H6" i="3"/>
+  <x:c r="I6" i="3"/>
+  <x:c r="J6" i="3"/>
+  <x:c r="G7" i="3"/>
+  <x:c r="H7" i="3"/>
+  <x:c r="I7" i="3"/>
+  <x:c r="J7" i="3"/>
+  <x:c r="G8" i="3"/>
+  <x:c r="H8" i="3"/>
+  <x:c r="I8" i="3"/>
+  <x:c r="J8" i="3"/>
+  <x:c r="G9" i="3"/>
+  <x:c r="H9" i="3"/>
+  <x:c r="I9" i="3"/>
+  <x:c r="J9" i="3"/>
+  <x:c r="G10" i="3"/>
+  <x:c r="H10" i="3"/>
+  <x:c r="I10" i="3"/>
+  <x:c r="J10" i="3"/>
+  <x:c r="G11" i="3"/>
+  <x:c r="H11" i="3"/>
+  <x:c r="I11" i="3"/>
+  <x:c r="J11" i="3"/>
+  <x:c r="G12" i="3"/>
+  <x:c r="H12" i="3"/>
+  <x:c r="I12" i="3"/>
+  <x:c r="J12" i="3"/>
+  <x:c r="G13" i="3"/>
+  <x:c r="H13" i="3"/>
+  <x:c r="I13" i="3"/>
+  <x:c r="J13" i="3"/>
+  <x:c r="G14" i="3"/>
+  <x:c r="H14" i="3"/>
+  <x:c r="I14" i="3"/>
+  <x:c r="J14" i="3"/>
+  <x:c r="G15" i="3"/>
+  <x:c r="H15" i="3"/>
+  <x:c r="I15" i="3"/>
+  <x:c r="J15" i="3"/>
+  <x:c r="G16" i="3"/>
+  <x:c r="H16" i="3"/>
+  <x:c r="I16" i="3"/>
+  <x:c r="J16" i="3"/>
+  <x:c r="C17" i="3"/>
+  <x:c r="D17" i="3"/>
+  <x:c r="E17" i="3"/>
+  <x:c r="F17" i="3"/>
+  <x:c r="G17" i="3"/>
+  <x:c r="H17" i="3"/>
+  <x:c r="I17" i="3"/>
+  <x:c r="J17" i="3"/>
 </x:calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Continuation Sheet (G703-style) · PayAppCheck template</x:t>
-[...8 lines deleted...]
-    <x:t>Description of Work</x:t>
+    <x:t>How to use this workbook</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two tables: G702 Summary (the certificate and payment due) and G703 Schedule (one row per schedule of values line).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Type only into the shaded cells. Everything else is a formula. It opens in Excel, Apple Numbers, Google Sheets and LibreOffice, with no macros.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G703 Schedule: type A to F for each line. G, H, % and the totals row compute.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G702 Summary: type the project details, Lines 1 and 2, the retainage rate and Line 7. Line 4, retainage and the payment due compute.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retainage that varies by line: type the total over Line 5.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>More lines: insert rows above the Column totals row, then copy a full row down into them so the formulas come along.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next month, in a copy of this file:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. G703 Schedule: copy the column Next month's D and paste it over column D as values. Excel: Paste Special, Values. Numbers on Mac: Edit, Paste Formula Results. Google Sheets: Paste special, Values only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2. Clear column E, then type this month's work.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3. Update column F to the material stored now. Material installed since last month moves into E.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4. G702 Summary: type last month's Line 6 into Line 7, and change the application no. and period.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This is not the official AIA form. It follows the same columns, lines and arithmetic.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provided as is. Check the figures. Not legal or accounting advice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next month, upload this file at payappcheck.com/tools/g703-checker and your figures carry forward: Column D, Line 7 and the application number up one. Or send the finished pay app to your GC from there, with a link that shows the figures tie. A free account covers both.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amount</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>From contractor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To owner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Application no.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Period to</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Original contract sum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2. Net change by change orders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3. Contract sum to date (1 + 2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4. Total completed and stored to date (G703 column G total)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retainage rate, percent (for example 10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5a. Retainage on completed work (rate × G703 D + E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5b. Retainage on stored material (rate × G703 F)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5. Total retainage (5a + 5b)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6. Total earned less retainage (4 − 5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7. Less previous certificates (last month's Line 6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8. Current payment due (6 − 7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9. Balance to finish, including retainage (3 − 6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check: Line 3 equals G703 column C total</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Free template from payappcheck.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A · Item No.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B · Description of Work</x:t>
   </x:si>
   <x:si>
     <x:t>C · Scheduled Value</x:t>
   </x:si>
   <x:si>
-    <x:t>D · From Previous</x:t>
-[...14 lines deleted...]
-    <x:t>I · Balance to Finish</x:t>
+    <x:t>D · From Previous Application (last month's D + E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E · Work Completed This Period</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F · Materials Presently Stored (not in D or E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G · Total Completed and Stored (D + E + F)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H · Balance to Finish (C − G)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>% Complete (G ÷ C)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next month's D (D + E)</x:t>
   </x:si>
   <x:si>
     <x:t>Column totals</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>Cross-form check — Line 4 = Σ Column G (G703):</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
-[...1 lines deleted...]
-    <x:numFmt numFmtId="166" formatCode="$#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="$#,##0.00"/>
+    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="166" formatCode="0.0%"/>
   </x:numFmts>
-  <x:fonts count="5">
+  <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
-      <x:sz val="13"/>
-      <x:color rgb="FF000000"/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
-      <x:i/>
+      <x:u val="single"/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
-      <x:color rgb="FF808080"/>
-[...7 lines deleted...]
-      <x:color rgb="FFFFFFFF"/>
+      <x:color rgb="FF0000FF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="4">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FF1C2A36"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
@@ -249,159 +335,149 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="14">
+  <x:cellStyleXfs count="12">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="3" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="0" fillId="3" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="166" fontId="3" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="14">
+  <x:cellXfs count="13">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <x:protection locked="1" hidden="0"/>
-[...6 lines deleted...]
-      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="/xl/calcChain.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="/xl/calcChain.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -643,503 +719,809 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payappcheck.com/tools/g703-checker?utm_source=template_readme" TargetMode="External" Id="rId7" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I19"/>
+  <x:dimension ref="A1:A15"/>
   <x:sheetViews>
-    <x:sheetView workbookViewId="0"/>
+    <x:sheetView workbookViewId="0">
+      <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
+    </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="8.710625" style="0" customWidth="1"/>
-[...7 lines deleted...]
-    <x:col min="9" max="9" width="18.139196" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="110.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:9">
-[...13 lines deleted...]
-      <x:c r="A2" s="2" t="s">
+    <x:row r="1" spans="1:1">
+      <x:c r="A1" s="2" t="s">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:1">
+      <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B2" s="2"/>
-[...9 lines deleted...]
-      <x:c r="A3" s="3" t="s">
+    </x:row>
+    <x:row r="3" spans="1:1">
+      <x:c r="A3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="B3" s="3" t="s">
+    </x:row>
+    <x:row r="4" spans="1:1">
+      <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="C3" s="3" t="s">
+    </x:row>
+    <x:row r="5" spans="1:1">
+      <x:c r="A5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="D3" s="3" t="s">
+    </x:row>
+    <x:row r="6" spans="1:1">
+      <x:c r="A6" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="E3" s="3" t="s">
+    </x:row>
+    <x:row r="7" spans="1:1">
+      <x:c r="A7" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="F3" s="3" t="s">
+    </x:row>
+    <x:row r="8" spans="1:1">
+      <x:c r="A8" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="G3" s="3" t="s">
+    </x:row>
+    <x:row r="9" spans="1:1">
+      <x:c r="A9" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="H3" s="3" t="s">
+    </x:row>
+    <x:row r="10" spans="1:1">
+      <x:c r="A10" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="I3" s="3" t="s">
+    </x:row>
+    <x:row r="11" spans="1:1">
+      <x:c r="A11" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:9">
-[...226 lines deleted...]
-      <x:c r="B19" s="8" t="s">
+    <x:row r="12" spans="1:1">
+      <x:c r="A12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="C19" s="9">
-[...16 lines deleted...]
-        <x:f>SUM(I4:I18)</x:f>
+    </x:row>
+    <x:row r="13" spans="1:1">
+      <x:c r="A13" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:1">
+      <x:c r="A14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:1">
+      <x:c r="A15" s="3" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:mergeCells count="2">
-[...2 lines deleted...]
-  </x:mergeCells>
+  <x:hyperlinks>
+    <x:hyperlink ref="A15" r:id="rId7"/>
+  </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B13"/>
+  <x:dimension ref="A1:B21"/>
   <x:sheetViews>
-    <x:sheetView workbookViewId="0"/>
+    <x:sheetView workbookViewId="0">
+      <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
+    </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="42.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="5.567768" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="58.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="22.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
-      <x:c r="A1" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="B1" s="1"/>
+      <x:c r="A1" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B1" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:2">
+      <x:c r="A2" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B2" s="4"/>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B3" s="11"/>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B3" s="4"/>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="0" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B4" s="11"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="0" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B5" s="4"/>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
-        <x:v>16</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B6" s="4"/>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
-        <x:v>17</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="11"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B7" s="5"/>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
-        <x:v>18</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B8" s="5"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="11"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B9" s="6">
+        <x:f>B7+B8</x:f>
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
-        <x:v>20</x:v>
-[...2 lines deleted...]
-        <x:f>B8-B9</x:f>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B10" s="6">
+        <x:f>'G703 Schedule'!G17</x:f>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
-        <x:v>21</x:v>
-[...2 lines deleted...]
-        <x:f>B5-B8</x:f>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B11" s="4"/>
+    </x:row>
+    <x:row r="12" spans="1:2">
+      <x:c r="A12" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B12" s="6">
+        <x:f>ROUND(('G703 Schedule'!D17+'G703 Schedule'!E17)*B11/100,2)</x:f>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
-      <x:c r="A13" s="13" t="s">
-[...3 lines deleted...]
-        <x:f>IF(ROUND(B6-G703!G19,2)=0,"Ties","Off by "&amp;TEXT(B6-G703!G19,"$#,##0.00"))</x:f>
+      <x:c r="A13" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B13" s="6">
+        <x:f>ROUND('G703 Schedule'!F17*B11/100,2)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B14" s="6">
+        <x:f>B12+B13</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:2">
+      <x:c r="A15" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B15" s="6">
+        <x:f>B10-B14</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:2">
+      <x:c r="A16" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B16" s="5"/>
+    </x:row>
+    <x:row r="17" spans="1:2">
+      <x:c r="A17" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B17" s="6">
+        <x:f>B15-B16</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:2">
+      <x:c r="A18" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B18" s="6">
+        <x:f>B9-B15</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:2">
+      <x:c r="A19" s="7" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B19" s="7" t="str">
+        <x:f>IF(ROUND(B9-'G703 Schedule'!C17,2)=0,"Ties","Off by "&amp;DOLLAR(B9-'G703 Schedule'!C17,2))</x:f>
+        <x:v>Ties</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:2">
+      <x:c r="A21" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:mergeCells count="1">
-[...1 lines deleted...]
-  </x:mergeCells>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J19"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0">
+      <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="9.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="34.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="16.710625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="18.710625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="16.710625" style="0" customWidth="1"/>
+    <x:col min="6" max="7" width="18.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="16.710625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="11.710625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="16.710625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10" ht="48" customHeight="1">
+      <x:c r="A1" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B1" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C1" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D1" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E1" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F1" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G1" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H1" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I1" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J1" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="4"/>
+      <x:c r="B2" s="4"/>
+      <x:c r="C2" s="8"/>
+      <x:c r="D2" s="8"/>
+      <x:c r="E2" s="8"/>
+      <x:c r="F2" s="8"/>
+      <x:c r="G2" s="9">
+        <x:f>D2+E2+F2</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H2" s="9">
+        <x:f>C2-G2</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I2" s="10">
+        <x:f>IF(C2=0,0,G2/C2)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J2" s="9">
+        <x:f>D2+E2</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:10">
+      <x:c r="A3" s="4"/>
+      <x:c r="B3" s="4"/>
+      <x:c r="C3" s="8"/>
+      <x:c r="D3" s="8"/>
+      <x:c r="E3" s="8"/>
+      <x:c r="F3" s="8"/>
+      <x:c r="G3" s="9">
+        <x:f>D3+E3+F3</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H3" s="9">
+        <x:f>C3-G3</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I3" s="10">
+        <x:f>IF(C3=0,0,G3/C3)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J3" s="9">
+        <x:f>D3+E3</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:10">
+      <x:c r="A4" s="4"/>
+      <x:c r="B4" s="4"/>
+      <x:c r="C4" s="8"/>
+      <x:c r="D4" s="8"/>
+      <x:c r="E4" s="8"/>
+      <x:c r="F4" s="8"/>
+      <x:c r="G4" s="9">
+        <x:f>D4+E4+F4</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H4" s="9">
+        <x:f>C4-G4</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I4" s="10">
+        <x:f>IF(C4=0,0,G4/C4)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J4" s="9">
+        <x:f>D4+E4</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="4"/>
+      <x:c r="B5" s="4"/>
+      <x:c r="C5" s="8"/>
+      <x:c r="D5" s="8"/>
+      <x:c r="E5" s="8"/>
+      <x:c r="F5" s="8"/>
+      <x:c r="G5" s="9">
+        <x:f>D5+E5+F5</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H5" s="9">
+        <x:f>C5-G5</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I5" s="10">
+        <x:f>IF(C5=0,0,G5/C5)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J5" s="9">
+        <x:f>D5+E5</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="4"/>
+      <x:c r="B6" s="4"/>
+      <x:c r="C6" s="8"/>
+      <x:c r="D6" s="8"/>
+      <x:c r="E6" s="8"/>
+      <x:c r="F6" s="8"/>
+      <x:c r="G6" s="9">
+        <x:f>D6+E6+F6</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H6" s="9">
+        <x:f>C6-G6</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I6" s="10">
+        <x:f>IF(C6=0,0,G6/C6)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J6" s="9">
+        <x:f>D6+E6</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:10">
+      <x:c r="A7" s="4"/>
+      <x:c r="B7" s="4"/>
+      <x:c r="C7" s="8"/>
+      <x:c r="D7" s="8"/>
+      <x:c r="E7" s="8"/>
+      <x:c r="F7" s="8"/>
+      <x:c r="G7" s="9">
+        <x:f>D7+E7+F7</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H7" s="9">
+        <x:f>C7-G7</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I7" s="10">
+        <x:f>IF(C7=0,0,G7/C7)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J7" s="9">
+        <x:f>D7+E7</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="4"/>
+      <x:c r="B8" s="4"/>
+      <x:c r="C8" s="8"/>
+      <x:c r="D8" s="8"/>
+      <x:c r="E8" s="8"/>
+      <x:c r="F8" s="8"/>
+      <x:c r="G8" s="9">
+        <x:f>D8+E8+F8</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H8" s="9">
+        <x:f>C8-G8</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I8" s="10">
+        <x:f>IF(C8=0,0,G8/C8)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J8" s="9">
+        <x:f>D8+E8</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="4"/>
+      <x:c r="B9" s="4"/>
+      <x:c r="C9" s="8"/>
+      <x:c r="D9" s="8"/>
+      <x:c r="E9" s="8"/>
+      <x:c r="F9" s="8"/>
+      <x:c r="G9" s="9">
+        <x:f>D9+E9+F9</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H9" s="9">
+        <x:f>C9-G9</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I9" s="10">
+        <x:f>IF(C9=0,0,G9/C9)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J9" s="9">
+        <x:f>D9+E9</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="4"/>
+      <x:c r="B10" s="4"/>
+      <x:c r="C10" s="8"/>
+      <x:c r="D10" s="8"/>
+      <x:c r="E10" s="8"/>
+      <x:c r="F10" s="8"/>
+      <x:c r="G10" s="9">
+        <x:f>D10+E10+F10</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H10" s="9">
+        <x:f>C10-G10</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I10" s="10">
+        <x:f>IF(C10=0,0,G10/C10)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J10" s="9">
+        <x:f>D10+E10</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="4"/>
+      <x:c r="B11" s="4"/>
+      <x:c r="C11" s="8"/>
+      <x:c r="D11" s="8"/>
+      <x:c r="E11" s="8"/>
+      <x:c r="F11" s="8"/>
+      <x:c r="G11" s="9">
+        <x:f>D11+E11+F11</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H11" s="9">
+        <x:f>C11-G11</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I11" s="10">
+        <x:f>IF(C11=0,0,G11/C11)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J11" s="9">
+        <x:f>D11+E11</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:10">
+      <x:c r="A12" s="4"/>
+      <x:c r="B12" s="4"/>
+      <x:c r="C12" s="8"/>
+      <x:c r="D12" s="8"/>
+      <x:c r="E12" s="8"/>
+      <x:c r="F12" s="8"/>
+      <x:c r="G12" s="9">
+        <x:f>D12+E12+F12</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H12" s="9">
+        <x:f>C12-G12</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I12" s="10">
+        <x:f>IF(C12=0,0,G12/C12)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J12" s="9">
+        <x:f>D12+E12</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="4"/>
+      <x:c r="B13" s="4"/>
+      <x:c r="C13" s="8"/>
+      <x:c r="D13" s="8"/>
+      <x:c r="E13" s="8"/>
+      <x:c r="F13" s="8"/>
+      <x:c r="G13" s="9">
+        <x:f>D13+E13+F13</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H13" s="9">
+        <x:f>C13-G13</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I13" s="10">
+        <x:f>IF(C13=0,0,G13/C13)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J13" s="9">
+        <x:f>D13+E13</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="4"/>
+      <x:c r="B14" s="4"/>
+      <x:c r="C14" s="8"/>
+      <x:c r="D14" s="8"/>
+      <x:c r="E14" s="8"/>
+      <x:c r="F14" s="8"/>
+      <x:c r="G14" s="9">
+        <x:f>D14+E14+F14</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H14" s="9">
+        <x:f>C14-G14</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I14" s="10">
+        <x:f>IF(C14=0,0,G14/C14)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J14" s="9">
+        <x:f>D14+E14</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:10">
+      <x:c r="A15" s="4"/>
+      <x:c r="B15" s="4"/>
+      <x:c r="C15" s="8"/>
+      <x:c r="D15" s="8"/>
+      <x:c r="E15" s="8"/>
+      <x:c r="F15" s="8"/>
+      <x:c r="G15" s="9">
+        <x:f>D15+E15+F15</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H15" s="9">
+        <x:f>C15-G15</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I15" s="10">
+        <x:f>IF(C15=0,0,G15/C15)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J15" s="9">
+        <x:f>D15+E15</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="4"/>
+      <x:c r="B16" s="4"/>
+      <x:c r="C16" s="8"/>
+      <x:c r="D16" s="8"/>
+      <x:c r="E16" s="8"/>
+      <x:c r="F16" s="8"/>
+      <x:c r="G16" s="9">
+        <x:f>D16+E16+F16</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H16" s="9">
+        <x:f>C16-G16</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I16" s="10">
+        <x:f>IF(C16=0,0,G16/C16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J16" s="9">
+        <x:f>D16+E16</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="7"/>
+      <x:c r="B17" s="7" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C17" s="11">
+        <x:f>SUM(C2:C16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D17" s="11">
+        <x:f>SUM(D2:D16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E17" s="11">
+        <x:f>SUM(E2:E16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F17" s="11">
+        <x:f>SUM(F2:F16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G17" s="11">
+        <x:f>SUM(G2:G16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H17" s="11">
+        <x:f>SUM(H2:H16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I17" s="12">
+        <x:f>IF(C17=0,0,G17/C17)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J17" s="11">
+        <x:f>SUM(J2:J16)</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="B19" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="6">
-[...5 lines deleted...]
-      <vt:lpstr>G702!Print_Titles</vt:lpstr>
+    <vt:vector baseType="lpstr" size="9">
+      <vt:lpstr>Read me</vt:lpstr>
+      <vt:lpstr>G702 Summary</vt:lpstr>
+      <vt:lpstr>G703 Schedule</vt:lpstr>
+      <vt:lpstr>Read me!Print_Area</vt:lpstr>
+      <vt:lpstr>Read me!Print_Titles</vt:lpstr>
+      <vt:lpstr>G702 Summary!Print_Area</vt:lpstr>
+      <vt:lpstr>G702 Summary!Print_Titles</vt:lpstr>
+      <vt:lpstr>G703 Schedule!Print_Area</vt:lpstr>
+      <vt:lpstr>G703 Schedule!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>